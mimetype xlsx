--- v0 (2026-01-12)
+++ v1 (2026-04-12)
@@ -11,51 +11,51 @@
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15390"/>
   </bookViews>
   <sheets>
     <sheet sheetId="1" name="Catalog" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="245" uniqueCount="144">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>ohms</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Properties</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
     <t>4603727572155</t>
   </si>
   <si>
     <t>50 ohms</t>
   </si>
   <si>
     <t>AGATA</t>
   </si>
   <si>
@@ -323,50 +323,65 @@
     <t>4603727574081</t>
   </si>
   <si>
     <t>usb</t>
   </si>
   <si>
     <t>MONA UNIBOX PRO</t>
   </si>
   <si>
     <t xml:space="preserve">Frequency Range, MHz - 790÷960/1700÷2700; Gain, dBi - 8÷9/10÷15; VSWR - 1.8; Nominal Impedance, ohms - 50; Elevation Half Power Beamwidth - 26÷68; Azimuth Half Power Beamwidth - 27÷68; Connector - 2 х SMA-male, USB, SIM; Weight, kg - 2.3; Dimensions - 0.3mх0.3mх0.165m; Housing Materia - steel; </t>
   </si>
   <si>
     <t>https://antex-e.com/catalog/MONA_UNIBOX_PRO</t>
   </si>
   <si>
     <t>4603727574111</t>
   </si>
   <si>
     <t>PG-7</t>
   </si>
   <si>
     <t>4603727574128</t>
   </si>
   <si>
     <t>RJ-45</t>
+  </si>
+  <si>
+    <t>4603785450778</t>
+  </si>
+  <si>
+    <t>50 Ohms</t>
+  </si>
+  <si>
+    <t>MONA-2 MIMO offset</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Frequency Range, MHz - 790-960/1700-2700; Gain, dBi - 9; VSWR - 2; Nominal Impedance, ohms - 50; Elevation Half Power Beamwidth - 114-115/47-87; Azimuth Half Power Beamwidth - 159-163/54-81; Connector - 2 х N-female; Weight, kg - 0.6; Dimensions - 0.2m х 0.2m х 0.1m; </t>
+  </si>
+  <si>
+    <t>https://antex-e.com/catalog/MONA-2_MIMO_offset</t>
   </si>
   <si>
     <t>4603727572544</t>
   </si>
   <si>
     <t xml:space="preserve">Nitsa-5 MIMO </t>
   </si>
   <si>
     <t xml:space="preserve">Frequency Range, MHz - 790÷960/1700÷-2700; Gain, dBi - 2х9.0÷9.5/2х10.0÷14.5; VSWR - 1.6; Nominal Impedance, ohms - 50; Elevation Half Power Beamwidth - 65/37÷53; Azimuth Half Power Beamwidth - 69/36÷69; Connector - 2хN-female; Weight, kg - 1.98; Dimensions - 0.24mх0.45mх0.08m; Housing Materia - steel; </t>
   </si>
   <si>
     <t>https://antex-e.com/catalog/Nitsa-5_MIMO_</t>
   </si>
   <si>
     <t>4603727572179</t>
   </si>
   <si>
     <t>PETRA BB MIMO</t>
   </si>
   <si>
     <t xml:space="preserve">Frequency Range, MHz - 1700-2700; Gain, dBi - 2*(12-15); Nominal Impedance, ohms - 50/75; Connector - 2*N-female / 2*F-female; Elevation Half Power Beamwidth - 30; Azimuth Half Power Beamwidth - 30; VSWR - 1.5; Dimensions - 0.24m*0.24m*0.06m; Weight - 1.0; Housing Materia - steel, brass, ABS plastic; </t>
   </si>
   <si>
     <t>https://antex-e.com/catalog/PETRA_BB_MIMO</t>
   </si>
@@ -809,51 +824,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E48"/>
+  <dimension ref="A1:E49"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" zoomScaleNormal="100">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.5703125" customWidth="1"/>
     <col min="2" max="2" width="18.42578125" customWidth="1"/>
     <col min="3" max="3" width="33.140625" customWidth="1"/>
     <col min="4" max="4" width="79.5703125" customWidth="1"/>
     <col min="5" max="5" width="36.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -1407,281 +1422,298 @@
         <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>102</v>
       </c>
       <c r="B34" t="s">
         <v>103</v>
       </c>
       <c r="C34" t="s">
         <v>97</v>
       </c>
       <c r="D34" t="s">
         <v>98</v>
       </c>
       <c r="E34" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>104</v>
       </c>
       <c r="B35" t="s">
-        <v>60</v>
+        <v>105</v>
       </c>
       <c r="C35" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D35" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E35" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B36" t="s">
-        <v>6</v>
+        <v>60</v>
       </c>
       <c r="C36" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D36" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E36" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B37" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="C37" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="D37" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="E37" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B38" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="C38" t="s">
         <v>114</v>
       </c>
       <c r="D38" t="s">
         <v>115</v>
       </c>
       <c r="E38" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B39" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="C39" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="D39" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="E39" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="B40" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C40" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="D40" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="E40" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
+        <v>123</v>
+      </c>
+      <c r="B41" t="s">
+        <v>101</v>
+      </c>
+      <c r="C41" t="s">
         <v>119</v>
       </c>
-      <c r="B41" t="s">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="D41" t="s">
         <v>120</v>
       </c>
-      <c r="D41" t="s">
+      <c r="E41" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B42" t="s">
-        <v>11</v>
+        <v>91</v>
       </c>
       <c r="C42" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="D42" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="E42" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B43" t="s">
         <v>11</v>
       </c>
       <c r="C43" t="s">
         <v>125</v>
       </c>
       <c r="D43" t="s">
         <v>126</v>
       </c>
       <c r="E43" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B44" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="C44" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="D44" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="E44" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="B45" t="s">
-        <v>60</v>
+        <v>6</v>
       </c>
       <c r="C45" t="s">
         <v>130</v>
       </c>
       <c r="D45" t="s">
         <v>131</v>
       </c>
       <c r="E45" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B46" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="C46" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="D46" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="E46" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="B47" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C47" t="s">
         <v>135</v>
       </c>
       <c r="D47" t="s">
         <v>136</v>
       </c>
       <c r="E47" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B48" t="s">
+        <v>60</v>
+      </c>
+      <c r="C48" t="s">
+        <v>140</v>
+      </c>
+      <c r="D48" t="s">
+        <v>141</v>
+      </c>
+      <c r="E48" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>143</v>
+      </c>
+      <c r="B49" t="s">
         <v>65</v>
       </c>
-      <c r="C48" t="s">
-[...6 lines deleted...]
-        <v>137</v>
+      <c r="C49" t="s">
+        <v>140</v>
+      </c>
+      <c r="D49" t="s">
+        <v>141</v>
+      </c>
+      <c r="E49" t="s">
+        <v>142</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="1" useFirstPageNumber="1" copies="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">